--- v0 (2026-02-04)
+++ v1 (2026-05-12)
@@ -282,86 +282,317 @@
       </w:r>
       <w:r w:rsidR="000E32AA" w:rsidRPr="00C561F7">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146154FE" w14:textId="6FB93790" w:rsidR="000D0B7E" w:rsidRDefault="000D0B7E" w:rsidP="00A45FA0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D0B7E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Full name of the first author </w:t>
+        <w:t>Full</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D0B7E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D0B7E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="000D0B7E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Full name of the second author </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>Full</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>second</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D0B7E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E67B352" w14:textId="2A0C7506" w:rsidR="00A45FA0" w:rsidRDefault="00A45FA0" w:rsidP="00A45FA0">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E32AA">
@@ -508,94 +739,156 @@
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>Full affiliation,</w:t>
+        <w:t>Full</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>affiliation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A45FA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ountry, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Email address, </w:t>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>address</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>(Times New Roman; size-</w:t>
       </w:r>
       <w:r w:rsidR="00A45FA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00A45FA0" w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
@@ -779,94 +1072,145 @@
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>Full affiliation,</w:t>
+        <w:t>Full</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>affiliation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ountry, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Email address, </w:t>
+        <w:t xml:space="preserve">Email </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>address</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE026C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>(Times New Roman; size-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE026C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
@@ -1350,87 +1694,89 @@
         <w:bidi/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000066"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E32AA">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>ملخص</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E32AA">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000066"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000066"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E32AA">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E32AA">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="000E32AA">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
@@ -1763,61 +2109,72 @@
       <w:r w:rsidRPr="00053153">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>Enter your abstract here (an abstract is a brief, comprehensive summary of the contents of the article).</w:t>
       </w:r>
       <w:r w:rsidRPr="00053153">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00053153">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>Enter your abstract here (an abstract is a brief, comprehensive summary of the contents of the article).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E1A0C">
+        <w:t xml:space="preserve">Enter your abstract here (an abstract is a brief, comprehensive summary of the contents of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00053153">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
+        <w:t>article).</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1A0C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:bidi="ar-DZ"/>
+        </w:rPr>
         <w:t>..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00053153">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> comprehensive summary of the contents of the article).</w:t>
       </w:r>
       <w:r w:rsidRPr="00053153">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00053153">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
@@ -1927,60 +2284,82 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5445BB24" w14:textId="570DE758" w:rsidR="001F52D8" w:rsidRPr="00E51CDD" w:rsidRDefault="001F52D8" w:rsidP="005C6C43">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:pBdr>
           <w:top w:val="dashed" w:sz="2" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="STIXTwoText" w:hAnsi="STIXTwoText" w:cs="Traditional Arabic" w:hint="eastAsia"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51CDD">
         <w:rPr>
           <w:rFonts w:ascii="STIXTwoText" w:hAnsi="STIXTwoText" w:cs="Traditional Arabic"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>This is an open access article under the terms of the Creative Commons Attribution-NonCommercial License, which permits use,</w:t>
-      </w:r>
+        <w:t>This is an open access article under the terms of the Creative Commons Attribution-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E51CDD">
         <w:rPr>
           <w:rFonts w:ascii="STIXTwoText" w:hAnsi="STIXTwoText" w:cs="Traditional Arabic"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>NonCommercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E51CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="STIXTwoText" w:hAnsi="STIXTwoText" w:cs="Traditional Arabic"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> License, which permits use,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="STIXTwoText" w:hAnsi="STIXTwoText" w:cs="Traditional Arabic"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
         <w:t>distribution and reproduction in any medium, provided the original work is properly cited and is not used for commercial purposes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1229394F" w14:textId="77777777" w:rsidR="001F52D8" w:rsidRPr="00E51CDD" w:rsidRDefault="001F52D8" w:rsidP="00A96697">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:bidi/>
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51CDD">
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>هذه المقالة مفتوحة المصدر بموجب شروط ترخيص المشاع الإبداعي المنسوب للمؤلف - غير التجاري، والذي يسمح بالاستخدام والتوزيع وإعادة الإنتاج بأي وسيلة، شريطة الاستشهاد بالعمل الأصلي بشكل صحيح وعدم استخدامه لأغراض تجاري</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51CDD">
@@ -2131,61 +2510,63 @@
         <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82AD8">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C0416E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقدمة:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E82AD8">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31EAEA7B" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:ind w:firstLine="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -2340,116 +2721,188 @@
     </w:p>
     <w:p w14:paraId="4E200258" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:ind w:firstLine="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A276E2">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">يجب إحترام قياس </w:t>
-      </w:r>
+        <w:t xml:space="preserve">يجب </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A276E2">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
+          <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>A4</w:t>
-      </w:r>
+        <w:t>إحترام</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A276E2">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> قياس </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A276E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A276E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> للورقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:r w:rsidRPr="00A276E2">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">يجب على المؤلفين تقديم أعمالهم الأصلية منسوخة على برامج </w:t>
       </w:r>
       <w:r w:rsidRPr="00A276E2">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MS Word (.doc/.docx)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A276E2">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بإستخدام نظامنا لتقديم الأوراق على  الأنترنت </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A276E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>بإستخدام</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A276E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نظامنا لتقديم الأوراق </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A276E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>على  الأنترنت</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A276E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A276E2">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ASJP</w:t>
       </w:r>
       <w:r w:rsidRPr="00A276E2">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D06DA10" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRPr="00EA7C1F" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
@@ -2502,62 +2955,123 @@
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>بجب إدراج العناصر الأساسية للبحث بالترتيب التالي:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE7B8D">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>عنوان البحث، أسماء المؤلفين و إنتماءاتهم، الملخص و الكلمات الرئيسية، الجزء الرئيسي من البحث، النتا</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">عنوان البحث، أسماء المؤلفين </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE7B8D">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ئج و المناقشات، الإستنتاجات وال</w:t>
+        <w:t xml:space="preserve">و </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE7B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>إنتماءاتهم</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE7B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>، الملخص و الكلمات الرئيسية، الجزء الرئيسي من البحث، النتا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ئج و المناقشات، </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>الإستنتاجات</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>هوامش</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE7B8D">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. يرجى عدم تجاوز </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4416,57 +4930,58 @@
     </w:p>
     <w:p w14:paraId="0FAF1BD4" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRPr="00E16653" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16653">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="x-none" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>الاستنتاجات</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCB56ED" w14:textId="7567FAF8" w:rsidR="00B44FED" w:rsidRPr="00E16653" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
+    <w:p w14:paraId="4BCB56ED" w14:textId="46D8D15F" w:rsidR="00B44FED" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:bidi/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
+          <w:rtl/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16653">
         <w:rPr>
           <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">سيكون فريق وخبراء </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16653">
         <w:rPr>
           <w:rFonts w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>م</w:t>
       </w:r>
@@ -4498,134 +5013,158 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>م</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">متنين لو اتبعتم هذه الإرشادات. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16653">
         <w:rPr>
           <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>في حال عدم إحترام المطلوب، فسيتم إعادة البحث للمؤلف</w:t>
+        <w:t xml:space="preserve">في حال عدم </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16653">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>إحترام</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16653">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> المطلوب، فسيتم إعادة البحث للمؤلف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="06E50201" w14:textId="69CE8975" w:rsidR="00F539C1" w:rsidRDefault="00F539C1" w:rsidP="00F539C1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:bidi/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337C3A00" w14:textId="77777777" w:rsidR="00F539C1" w:rsidRPr="00E16653" w:rsidRDefault="00F539C1" w:rsidP="00F539C1">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:bidi/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="52D2A3CE" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRPr="00C91040" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91040">
+      <w:r w:rsidRPr="00F539C1">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:rtl/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> الهوامش:</w:t>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5. الهوامش:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E2EA47" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRPr="002F2273" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:bidi/>
         <w:ind w:firstLine="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>تكتب الهوامش</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">بطريقة آلية </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
@@ -4681,91 +5220,147 @@
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009016A0">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>دون أقواس أو مطة أو نجمة</w:t>
+        <w:t xml:space="preserve">دون أقواس أو </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009016A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مطة</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009016A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> أو نجمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="0014245E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002F2273">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">و تكتب الهوامش باللغة العربية بخط </w:t>
-      </w:r>
+        <w:t>و تكتب</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F2273">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الهوامش باللغة العربية بخط </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008255B4">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Traditional Arabic</w:t>
-      </w:r>
+        <w:t>Traditional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008255B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008255B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arabic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2273">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">وبحجم </w:t>
       </w:r>
       <w:r w:rsidRPr="00280032">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:iCs/>
           <w:sz w:val="30"/>
@@ -4782,72 +5377,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F2273">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">اما الهوامش باللغة الأجنبية فتكتب بخط </w:t>
       </w:r>
       <w:r w:rsidRPr="008255B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008255B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2273">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> حجم</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> 11.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3AACBB" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:bidi/>
         <w:ind w:firstLine="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5402,71 +6008,117 @@
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>نوع الوثيقة (الاتفاقيات الدولية، الدستور، القانون العضوي،القانون العادي، الأوامر، المراسيم</w:t>
-      </w:r>
+        <w:t xml:space="preserve">نوع الوثيقة (الاتفاقيات الدولية، الدستور، القانون </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>العضوي،القانون</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A6126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> العادي، الأوامر، المراسيم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6126E">
+        <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="eastAsia"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> اللوائح والتعليمات...)، رقم الوثيقة، تاريخ الوثيقة، مضمون الوثيقة، الجريدة الرسمية (ج.ر)، العدد</w:t>
+        <w:t xml:space="preserve"> اللوائح والتعليمات...)، رقم الوثيقة، تاريخ الوثيقة، مضمون الوثيقة، الجريدة الرسمية (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ج.ر</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)، العدد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">والتاريخ الذي صدرت فيه، </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="eastAsia"/>
           <w:i/>
@@ -5489,51 +6141,77 @@
     </w:p>
     <w:p w14:paraId="6E2B5716" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRPr="00A6126E" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:bidi/>
         <w:ind w:firstLine="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>الأحكام والقررات القضائية:</w:t>
+        <w:t xml:space="preserve">الأحكام </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A6126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>والقررات</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A6126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> القضائية:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB8EBC5" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRPr="00A6126E" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:bidi/>
         <w:ind w:firstLine="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ذكر</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
@@ -5804,59 +6482,61 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الجنائية،</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>المدنية</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>...(</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6126E">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -6494,51 +7174,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="347C1705" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRPr="009016A0" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC65B5">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="red"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ملاحظات هامة:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178BF3E9" w14:textId="1ED14FBB" w:rsidR="00B44FED" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
@@ -6721,165 +7400,208 @@
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">2- </w:t>
       </w:r>
       <w:r w:rsidRPr="003C7C32">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>يجب الابقاء على حجم وشكل النموذج كما هو، واستعمال طريق نسخ ولصق لإدخال محتوى المقال داخل النموذج</w:t>
-      </w:r>
+        <w:t xml:space="preserve">يجب الابقاء على حجم وشكل النموذج كما هو، واستعمال طريق نسخ ولصق لإدخال محتوى المقال داخل </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C7C32">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
+        <w:t>النموذج</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C7C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="28EF89E0" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F2273">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>3-</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2273">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t>كل مقال لا يحترم هذا القالب يؤدي الى عدم قبول المقال شكلا</w:t>
+        <w:t xml:space="preserve">كل مقال لا يحترم هذا القالب يؤدي الى عدم قبول المقال </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002F2273">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>شكلا</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2273">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="088920EF" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>4- الحروف الأولى من كلمات عنوان المقال باللغة الأجنبية يجب كتابتها كبيرة (</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Majuscule </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">مثال: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC11A0A" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRPr="00163CBD" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -6990,393 +7712,119 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>efugee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E10A15C" w14:textId="77777777" w:rsidR="00B44FED" w:rsidRPr="00EA7C1F" w:rsidRDefault="00B44FED" w:rsidP="00B44FED">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CEF2D53" w14:textId="294036BB" w:rsidR="00B44FED" w:rsidRDefault="00B44FED" w:rsidP="00AC1B38">
+    <w:p w14:paraId="29821217" w14:textId="25378E72" w:rsidR="00751B80" w:rsidRPr="00751B80" w:rsidRDefault="00BB3948" w:rsidP="00751B80">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:bidi/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
-          <w:lang w:bidi="ar-DZ"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F539C1">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:rtl/>
-[...4 lines deleted...]
-      <w:r>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002E631A" w:rsidRPr="00F539C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>- المراجع</w:t>
+      </w:r>
+      <w:r w:rsidR="002E631A" w:rsidRPr="00F539C1">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:rtl/>
-[...4 lines deleted...]
-      <w:r>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="002E631A" w:rsidRPr="00F539C1">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:rtl/>
-[...16 lines deleted...]
-      <w:r>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00751B80" w:rsidRPr="00F539C1">
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:rtl/>
-[...107 lines deleted...]
-          <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl/>
-[...161 lines deleted...]
-          <w:highlight w:val="green"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تكتب المراجع باللغة العربية والإنجليزية حتى وان كتب المقال باللغة العربية (وتكتب في آخر المقال).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C49C85" w14:textId="7DFCB406" w:rsidR="002E631A" w:rsidRDefault="002E631A" w:rsidP="00993BF6">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D4FE9DC" w14:textId="77777777" w:rsidR="006E1A0C" w:rsidRDefault="006E1A0C" w:rsidP="006E1A0C">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:bidi/>
         <w:rPr>
@@ -7405,213 +7853,235 @@
       </w:pPr>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="56"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="344FAFBA" wp14:editId="228CDF2F">
             <wp:extent cx="173908" cy="284006"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Image2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="187045" cy="305459"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="56"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79FF0263" wp14:editId="0D056CB6">
             <wp:extent cx="782726" cy="276115"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Image3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Image3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="907171" cy="320014"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:sz w:val="56"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Licensed under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="00E32632">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Creative Commons Attribution-ShareAlike 4.0 International License</w:t>
+          <w:t>Creative Commons Attribution-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32632">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>ShareAlike</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E32632">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 4.0 International License</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B4C2D90" w14:textId="5E0B87C1" w:rsidR="00044537" w:rsidRPr="00E32632" w:rsidRDefault="00044537" w:rsidP="00B44FED">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Times New Roman" w:hAnsi="Traditional Arabic"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00044537" w:rsidRPr="00E32632" w:rsidSect="000C6A3F">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="9639" w:h="13608" w:code="9"/>
       <w:pgMar w:top="152" w:right="851" w:bottom="851" w:left="851" w:header="142" w:footer="731" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E9E375F" w14:textId="77777777" w:rsidR="002E4EF2" w:rsidRPr="00B5001B" w:rsidRDefault="002E4EF2" w:rsidP="00B5001B">
+    <w:p w14:paraId="6DFE4A2D" w14:textId="77777777" w:rsidR="00C92AA9" w:rsidRPr="00B5001B" w:rsidRDefault="00C92AA9" w:rsidP="00B5001B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46BF23EF" w14:textId="77777777" w:rsidR="002E4EF2" w:rsidRDefault="002E4EF2"/>
+    <w:p w14:paraId="4F70972F" w14:textId="77777777" w:rsidR="00C92AA9" w:rsidRDefault="00C92AA9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A08134A" w14:textId="77777777" w:rsidR="002E4EF2" w:rsidRPr="00B5001B" w:rsidRDefault="002E4EF2" w:rsidP="00B5001B">
+    <w:p w14:paraId="0DA1BFFE" w14:textId="77777777" w:rsidR="00C92AA9" w:rsidRPr="00B5001B" w:rsidRDefault="00C92AA9" w:rsidP="00B5001B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22D8FE89" w14:textId="77777777" w:rsidR="002E4EF2" w:rsidRDefault="002E4EF2"/>
+    <w:p w14:paraId="114F30CB" w14:textId="77777777" w:rsidR="00C92AA9" w:rsidRDefault="00C92AA9"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sakkal Majalla">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7746,159 +8216,193 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00EA583D">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004678E5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="094242C7" w14:textId="77777777" w:rsidR="00930610" w:rsidRDefault="00930610"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="01B3EB0C" w14:textId="31F258D3" w:rsidR="00E3168D" w:rsidRDefault="002E4EF2">
+  <w:p w14:paraId="01B3EB0C" w14:textId="31F258D3" w:rsidR="00E3168D" w:rsidRDefault="00C92AA9">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1084339399"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00E3168D">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00E3168D">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00E3168D">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004678E5" w:rsidRPr="004678E5">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="ar-SA"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00E3168D">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6E4CDA56" w14:textId="77777777" w:rsidR="00E3168D" w:rsidRDefault="00E3168D">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A1BA3FD" w14:textId="77777777" w:rsidR="002E4EF2" w:rsidRDefault="002E4EF2">
+    <w:p w14:paraId="523E7DFE" w14:textId="77777777" w:rsidR="00C92AA9" w:rsidRDefault="00C92AA9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716EFE6B" w14:textId="77777777" w:rsidR="002E4EF2" w:rsidRDefault="002E4EF2"/>
+    <w:p w14:paraId="427453B6" w14:textId="77777777" w:rsidR="00C92AA9" w:rsidRDefault="00C92AA9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45D17257" w14:textId="77777777" w:rsidR="002E4EF2" w:rsidRDefault="002E4EF2">
+    <w:p w14:paraId="6A5C86C4" w14:textId="77777777" w:rsidR="00C92AA9" w:rsidRDefault="00C92AA9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1C5B29" w14:textId="77777777" w:rsidR="002E4EF2" w:rsidRDefault="002E4EF2"/>
+    <w:p w14:paraId="7AAB04C9" w14:textId="77777777" w:rsidR="00C92AA9" w:rsidRDefault="00C92AA9"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6C3C36DB" w14:textId="7227E131" w:rsidR="002E631A" w:rsidRPr="002F1FD0" w:rsidRDefault="002E631A" w:rsidP="002E631A">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8917"/>
       </w:tabs>
       <w:bidi/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="002F1FD0">
       <w:rPr>
         <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
-      <w:t>إسم المؤلف</w:t>
+      <w:t>إسم</w:t>
     </w:r>
-    <w:r w:rsidR="000F5D26">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002F1FD0">
       <w:rPr>
         <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
-      <w:t xml:space="preserve"> الأول، إسم المؤلف الثاني</w:t>
+      <w:t xml:space="preserve"> المؤلف</w:t>
+    </w:r>
+    <w:r w:rsidR="000F5D26">
+      <w:rPr>
+        <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+        <w:lang w:eastAsia="fr-FR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> الأول، </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="000F5D26">
+      <w:rPr>
+        <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+        <w:lang w:eastAsia="fr-FR"/>
+      </w:rPr>
+      <w:t>إسم</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="000F5D26">
+      <w:rPr>
+        <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+        <w:lang w:eastAsia="fr-FR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> المؤلف الثاني</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1AFA5C00" w14:textId="546CF69F" w:rsidR="0003124A" w:rsidRPr="002E631A" w:rsidRDefault="002E4EF2" w:rsidP="002E631A">
+  <w:p w14:paraId="1AFA5C00" w14:textId="546CF69F" w:rsidR="0003124A" w:rsidRPr="002E631A" w:rsidRDefault="00C92AA9" w:rsidP="002E631A">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8917"/>
       </w:tabs>
       <w:bidi/>
       <w:ind w:right="-1418"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:bidi="ar-DZ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
         <w:b/>
         <w:bCs/>
@@ -7965,51 +8469,51 @@
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8917"/>
       </w:tabs>
       <w:bidi/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002F1FD0">
       <w:rPr>
         <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t>عنوان المقال</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5FFA3DB2" w14:textId="1ECF2555" w:rsidR="00930610" w:rsidRPr="002E631A" w:rsidRDefault="002E4EF2" w:rsidP="002E631A">
+  <w:p w14:paraId="5FFA3DB2" w14:textId="1ECF2555" w:rsidR="00930610" w:rsidRPr="002E631A" w:rsidRDefault="00C92AA9" w:rsidP="002E631A">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8917"/>
       </w:tabs>
       <w:bidi/>
       <w:ind w:right="-1418"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:vertAlign w:val="superscript"/>
         <w:rtl/>
         <w:lang w:bidi="ar-DZ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
         <w:b/>
@@ -8243,120 +8747,147 @@
             <w:t>5</w:t>
           </w:r>
           <w:r w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:rtl/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
             <w:t xml:space="preserve">، </w:t>
           </w:r>
+          <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Times New Roman" w:hAnsi="Traditional Arabic" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:rtl/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:t>ص ..</w:t>
           </w:r>
           <w:r w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Times New Roman" w:hAnsi="Traditional Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:rtl/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
-            <w:t xml:space="preserve">- </w:t>
+            <w:t>-</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="00B116FF">
+            <w:rPr>
+              <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Times New Roman" w:hAnsi="Traditional Arabic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:rtl/>
+              <w:lang w:eastAsia="fr-FR"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Times New Roman" w:hAnsi="Traditional Arabic" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:rtl/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:t>..</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="38E385AD" w14:textId="1CC8ABA5" w:rsidR="00875381" w:rsidRPr="00B116FF" w:rsidRDefault="00875381" w:rsidP="00CB0051">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
             <w:t>Vol</w:t>
           </w:r>
           <w:r w:rsidR="00CB0051" w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
-            <w:t>: 10</w:t>
+            <w:t>:</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidR="00CB0051" w:rsidRPr="00B116FF">
+            <w:rPr>
+              <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:bidi="ar-DZ"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 10</w:t>
           </w:r>
           <w:r w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
             <w:t xml:space="preserve"> N</w:t>
           </w:r>
           <w:r w:rsidR="00CB0051" w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:vertAlign w:val="superscript"/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
             <w:t>o</w:t>
           </w:r>
           <w:r w:rsidR="00CB0051" w:rsidRPr="00B116FF">
@@ -8382,60 +8913,73 @@
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00CB0051" w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
             <w:t>,</w:t>
           </w:r>
           <w:r w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00CB0051" w:rsidRPr="00B116FF">
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
-            <w:t>January 2025, p. 9-25</w:t>
+            <w:t>January</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00CB0051" w:rsidRPr="00B116FF">
+            <w:rPr>
+              <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:bidi="ar-DZ"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2025, p. 9-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4573" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="18" w:space="0" w:color="808080"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="380AF105" w14:textId="237244A8" w:rsidR="000C6A3F" w:rsidRPr="00B116FF" w:rsidRDefault="000C6A3F" w:rsidP="00A6126E">
           <w:pPr>
             <w:bidi/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
@@ -10956,52 +11500,53 @@
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
       <o:rules v:ext="edit">
         <o:r id="V:Rule1" type="connector" idref="#AutoShape 4"/>
         <o:r id="V:Rule2" type="connector" idref="#AutoShape 5"/>
       </o:rules>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
@@ -12817,50 +13362,51 @@
     <w:rsid w:val="00C71F6E"/>
     <w:rsid w:val="00C72130"/>
     <w:rsid w:val="00C735FC"/>
     <w:rsid w:val="00C73AF9"/>
     <w:rsid w:val="00C75B43"/>
     <w:rsid w:val="00C75B89"/>
     <w:rsid w:val="00C772DE"/>
     <w:rsid w:val="00C80508"/>
     <w:rsid w:val="00C80E4F"/>
     <w:rsid w:val="00C81227"/>
     <w:rsid w:val="00C813FC"/>
     <w:rsid w:val="00C819A5"/>
     <w:rsid w:val="00C842CB"/>
     <w:rsid w:val="00C8481B"/>
     <w:rsid w:val="00C85813"/>
     <w:rsid w:val="00C859DF"/>
     <w:rsid w:val="00C867DD"/>
     <w:rsid w:val="00C86984"/>
     <w:rsid w:val="00C86CEF"/>
     <w:rsid w:val="00C87CC6"/>
     <w:rsid w:val="00C9070A"/>
     <w:rsid w:val="00C90FE7"/>
     <w:rsid w:val="00C91040"/>
     <w:rsid w:val="00C9254F"/>
     <w:rsid w:val="00C92A79"/>
+    <w:rsid w:val="00C92AA9"/>
     <w:rsid w:val="00C92FFB"/>
     <w:rsid w:val="00C932FB"/>
     <w:rsid w:val="00C93422"/>
     <w:rsid w:val="00C934EA"/>
     <w:rsid w:val="00C93E3B"/>
     <w:rsid w:val="00C94926"/>
     <w:rsid w:val="00C95F5B"/>
     <w:rsid w:val="00C966F1"/>
     <w:rsid w:val="00CA0536"/>
     <w:rsid w:val="00CA0929"/>
     <w:rsid w:val="00CA0995"/>
     <w:rsid w:val="00CA1431"/>
     <w:rsid w:val="00CA1A2B"/>
     <w:rsid w:val="00CA2344"/>
     <w:rsid w:val="00CA26B0"/>
     <w:rsid w:val="00CA31B0"/>
     <w:rsid w:val="00CA358F"/>
     <w:rsid w:val="00CA4C05"/>
     <w:rsid w:val="00CA5471"/>
     <w:rsid w:val="00CA636E"/>
     <w:rsid w:val="00CA6958"/>
     <w:rsid w:val="00CA79A9"/>
     <w:rsid w:val="00CB0051"/>
     <w:rsid w:val="00CB02CD"/>
     <w:rsid w:val="00CB18C9"/>
@@ -13218,50 +13764,51 @@
     <w:rsid w:val="00F217F5"/>
     <w:rsid w:val="00F21993"/>
     <w:rsid w:val="00F22CEA"/>
     <w:rsid w:val="00F24FE8"/>
     <w:rsid w:val="00F278C7"/>
     <w:rsid w:val="00F30737"/>
     <w:rsid w:val="00F30C21"/>
     <w:rsid w:val="00F32C9B"/>
     <w:rsid w:val="00F32DF2"/>
     <w:rsid w:val="00F34B76"/>
     <w:rsid w:val="00F35167"/>
     <w:rsid w:val="00F352B0"/>
     <w:rsid w:val="00F374A9"/>
     <w:rsid w:val="00F4157A"/>
     <w:rsid w:val="00F452C5"/>
     <w:rsid w:val="00F46572"/>
     <w:rsid w:val="00F46AD7"/>
     <w:rsid w:val="00F475E2"/>
     <w:rsid w:val="00F478FF"/>
     <w:rsid w:val="00F5010C"/>
     <w:rsid w:val="00F505D6"/>
     <w:rsid w:val="00F51E42"/>
     <w:rsid w:val="00F530F1"/>
     <w:rsid w:val="00F5346F"/>
     <w:rsid w:val="00F537B3"/>
+    <w:rsid w:val="00F539C1"/>
     <w:rsid w:val="00F53AB3"/>
     <w:rsid w:val="00F54181"/>
     <w:rsid w:val="00F54AF0"/>
     <w:rsid w:val="00F550E8"/>
     <w:rsid w:val="00F55698"/>
     <w:rsid w:val="00F55D31"/>
     <w:rsid w:val="00F56B9B"/>
     <w:rsid w:val="00F5713B"/>
     <w:rsid w:val="00F57338"/>
     <w:rsid w:val="00F57880"/>
     <w:rsid w:val="00F60089"/>
     <w:rsid w:val="00F6046A"/>
     <w:rsid w:val="00F60DBD"/>
     <w:rsid w:val="00F613A7"/>
     <w:rsid w:val="00F61928"/>
     <w:rsid w:val="00F63A5B"/>
     <w:rsid w:val="00F643AC"/>
     <w:rsid w:val="00F6457B"/>
     <w:rsid w:val="00F65298"/>
     <w:rsid w:val="00F6549D"/>
     <w:rsid w:val="00F72821"/>
     <w:rsid w:val="00F7282F"/>
     <w:rsid w:val="00F7333F"/>
     <w:rsid w:val="00F73884"/>
     <w:rsid w:val="00F738C0"/>
@@ -15779,51 +16326,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2116556036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlsr@univ-msila.dz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\abcom\Mes%20documents\%3f%3f%3f%3f%3f%3f%3f%3f%3f%3f\Article_Ar.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -16096,89 +16643,89 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A552D5B-CC92-41DF-84E3-AA7DABAE8CE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Article_Ar.dot</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1047</Words>
-  <Characters>5968</Characters>
+  <Words>995</Words>
+  <Characters>5675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Article_Standard</vt:lpstr>
       <vt:lpstr>Article_Standard</vt:lpstr>
       <vt:lpstr>Article_Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7001</CharactersWithSpaces>
+  <CharactersWithSpaces>6657</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3866737</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://support.office.com/fr-fr/article/APA-MLA-Chicago-%E2%80%93-Mise-en-forme-automatique-de-bibliographies-405c207c-7070-42fa-91e7-eaf064b14dbb</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4063243</vt:i4>
       </vt:variant>
       <vt:variant>