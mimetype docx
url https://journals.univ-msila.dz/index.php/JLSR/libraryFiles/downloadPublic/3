--- v0 (2026-02-04)
+++ v1 (2026-05-12)
@@ -1862,71 +1862,51 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1276"/>
         </w:tabs>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B41E8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Entrez votre résumé ici (un résumé est un bref résumé complet du contenu </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> l'article). Entrez votre résumé ici (un résumé est un bref résumé complet du contenu de l'article). Entrez votre résumé ici (un résumé est un bref résumé complet du contenu de l'article).</w:t>
+        <w:t>Entrez votre résumé ici (un résumé est un bref résumé complet du contenu de l'article). Entrez votre résumé ici (un résumé est un bref résumé complet du contenu de l'article). Entrez votre résumé ici (un résumé est un bref résumé complet du contenu de l'article).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CC7E8F" w14:textId="77777777" w:rsidR="003A4D3D" w:rsidRPr="006B41E8" w:rsidRDefault="003A4D3D" w:rsidP="003A4D3D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1276"/>
         </w:tabs>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B41E8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
@@ -4906,163 +4886,134 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EB32113" w14:textId="46471DB9" w:rsidR="0094692F" w:rsidRDefault="00A6050F" w:rsidP="0038242B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B41E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>6. Annexes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26270067" w14:textId="31A38788" w:rsidR="00EC6F1D" w:rsidRDefault="00925B9D" w:rsidP="00EC6F1D">
+    <w:p w14:paraId="26270067" w14:textId="31A38788" w:rsidR="00EC6F1D" w:rsidRPr="009A4933" w:rsidRDefault="00925B9D" w:rsidP="00EC6F1D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
-[...7 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4933">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002924BB">
+      <w:r w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002924BB">
+      <w:r w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Références:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002924BB">
+      <w:r w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002924BB">
+      <w:r w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Les références doivent être indiquées à la fin de l'article, en français et en anglais</w:t>
       </w:r>
-      <w:r w:rsidR="00EC6F1D" w:rsidRPr="00EC6F1D">
+      <w:r w:rsidR="00EC6F1D" w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et en Arabe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4908B656" w14:textId="77777777" w:rsidR="00BB4329" w:rsidRPr="00925B9D" w:rsidRDefault="00BB4329" w:rsidP="0038242B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E47D250" w14:textId="77777777" w:rsidR="00BB4329" w:rsidRPr="00BB4329" w:rsidRDefault="00BB4329" w:rsidP="00BB4329">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
@@ -5547,305 +5498,193 @@
         <w:t xml:space="preserve">nvironmental </w:t>
       </w:r>
       <w:r w:rsidRPr="00163CBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00163CBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>efugee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E68299" w14:textId="77777777" w:rsidR="00BB4329" w:rsidRPr="00BB4329" w:rsidRDefault="00464F97" w:rsidP="00BB4329">
+    <w:p w14:paraId="6A0BCC5F" w14:textId="2D5EFEE0" w:rsidR="00633AE6" w:rsidRPr="009A4933" w:rsidRDefault="00633AE6" w:rsidP="00BB4329">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...91 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6656F5AD" w14:textId="185245C1" w:rsidR="005B4004" w:rsidRPr="00CD3A05" w:rsidRDefault="005B4004" w:rsidP="005B4004">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3A05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CD3A05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>Important:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3FD8937B" w14:textId="5C4E4D42" w:rsidR="00E14C19" w:rsidRDefault="00D20949" w:rsidP="005B4004">
+    <w:p w14:paraId="3FD8937B" w14:textId="5C4E4D42" w:rsidR="00E14C19" w:rsidRPr="009A4933" w:rsidRDefault="00D20949" w:rsidP="005B4004">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002924BB">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002924BB">
+      <w:r w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Références:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002924BB">
+      <w:r w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002924BB">
+      <w:r w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Les références doivent être indiquées à la fin de l'article, en français et en anglais</w:t>
       </w:r>
-      <w:r w:rsidR="00EC6F1D">
+      <w:r w:rsidR="00EC6F1D" w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00EC6F1D" w:rsidRPr="002924BB">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et en Arabe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4933">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:highlight w:val="green"/>
-[...19 lines deleted...]
-          <w:highlight w:val="green"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F10009" w14:textId="77777777" w:rsidR="00D20949" w:rsidRDefault="00D20949" w:rsidP="005B4004">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D348435" w14:textId="77777777" w:rsidR="00E14C19" w:rsidRPr="00E32632" w:rsidRDefault="00E14C19" w:rsidP="00E14C19">
       <w:pPr>
         <w:pStyle w:val="ae"/>
@@ -5862,238 +5701,258 @@
       </w:pPr>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="56"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32C0949C" wp14:editId="2111F6B8">
             <wp:extent cx="173908" cy="284006"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="187045" cy="305459"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="56"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4932C6B6" wp14:editId="3BFE141A">
             <wp:extent cx="782726" cy="276115"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Image3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Image3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="907171" cy="320014"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:sz w:val="56"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Licensed under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-[...32 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="004F50A3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F50A3" w:rsidRPr="009A4933">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://creativecommons.org/licenses/by-sa/4.0/" \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F50A3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E32632">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Creative Commons Attribution-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32632">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ShareAlike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32632">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 International License</w:t>
+      </w:r>
+      <w:r w:rsidR="004F50A3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B9E266A" w14:textId="77777777" w:rsidR="00E14C19" w:rsidRPr="00E14C19" w:rsidRDefault="00E14C19" w:rsidP="005B4004">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="green"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E14C19" w:rsidRPr="00E14C19" w:rsidSect="00473442">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="9639" w:h="13608" w:code="9"/>
       <w:pgMar w:top="707" w:right="851" w:bottom="851" w:left="851" w:header="0" w:footer="731" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3850DC5D" w14:textId="77777777" w:rsidR="00E104D2" w:rsidRPr="00B5001B" w:rsidRDefault="00E104D2" w:rsidP="00B5001B">
+    <w:p w14:paraId="7B43EB6C" w14:textId="77777777" w:rsidR="004F50A3" w:rsidRPr="00B5001B" w:rsidRDefault="004F50A3" w:rsidP="00B5001B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1122ABD0" w14:textId="77777777" w:rsidR="00E104D2" w:rsidRDefault="00E104D2"/>
+    <w:p w14:paraId="77AB9913" w14:textId="77777777" w:rsidR="004F50A3" w:rsidRDefault="004F50A3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E8417D3" w14:textId="77777777" w:rsidR="00E104D2" w:rsidRPr="00B5001B" w:rsidRDefault="00E104D2" w:rsidP="00B5001B">
+    <w:p w14:paraId="1451AF3C" w14:textId="77777777" w:rsidR="004F50A3" w:rsidRPr="00B5001B" w:rsidRDefault="004F50A3" w:rsidP="00B5001B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C92BD50" w14:textId="77777777" w:rsidR="00E104D2" w:rsidRDefault="00E104D2"/>
+    <w:p w14:paraId="1CBC4A58" w14:textId="77777777" w:rsidR="004F50A3" w:rsidRDefault="004F50A3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6215,94 +6074,94 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D50919" w:rsidRPr="00D50919">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="ar-SA"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="46AA22B3" w14:textId="77777777" w:rsidR="00930610" w:rsidRDefault="00930610" w:rsidP="00BF49F9">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DD5569D" w14:textId="77777777" w:rsidR="00E104D2" w:rsidRDefault="00E104D2">
+    <w:p w14:paraId="31B8DEAD" w14:textId="77777777" w:rsidR="004F50A3" w:rsidRDefault="004F50A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C687F7B" w14:textId="77777777" w:rsidR="00E104D2" w:rsidRDefault="00E104D2"/>
+    <w:p w14:paraId="1C4366B2" w14:textId="77777777" w:rsidR="004F50A3" w:rsidRDefault="004F50A3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D255A8F" w14:textId="77777777" w:rsidR="00E104D2" w:rsidRDefault="00E104D2">
+    <w:p w14:paraId="5F51BBCF" w14:textId="77777777" w:rsidR="004F50A3" w:rsidRDefault="004F50A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D10112B" w14:textId="77777777" w:rsidR="00E104D2" w:rsidRDefault="00E104D2"/>
+    <w:p w14:paraId="5D9ECAD1" w14:textId="77777777" w:rsidR="004F50A3" w:rsidRDefault="004F50A3"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2B4E2BF7" w14:textId="77777777" w:rsidR="0095565D" w:rsidRDefault="0095565D" w:rsidP="0095565D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8917"/>
       </w:tabs>
       <w:ind w:right="-1418"/>
       <w:rPr>
         <w:rStyle w:val="longtext"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="70F96989" w14:textId="77777777" w:rsidR="00930610" w:rsidRPr="005B4004" w:rsidRDefault="00E104D2" w:rsidP="00DA43D8">
+  <w:p w14:paraId="70F96989" w14:textId="77777777" w:rsidR="00930610" w:rsidRPr="005B4004" w:rsidRDefault="004F50A3" w:rsidP="00DA43D8">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8917"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="longtext"/>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:color w:val="000000"/>
@@ -6393,51 +6252,51 @@
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="32FD26F3" w14:textId="77777777" w:rsidR="00FE11B3" w:rsidRDefault="00FE11B3" w:rsidP="00665788">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="-58" w:hanging="1474"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:vertAlign w:val="superscript"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="34CC102B" w14:textId="77777777" w:rsidR="00473442" w:rsidRPr="005B4004" w:rsidRDefault="00E104D2" w:rsidP="00DA43D8">
+  <w:p w14:paraId="34CC102B" w14:textId="77777777" w:rsidR="00473442" w:rsidRPr="005B4004" w:rsidRDefault="004F50A3" w:rsidP="00DA43D8">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8917"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="longtext"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rtl/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -10357,50 +10216,51 @@
     <w:rsid w:val="004B4635"/>
     <w:rsid w:val="004B4941"/>
     <w:rsid w:val="004B5074"/>
     <w:rsid w:val="004B51D4"/>
     <w:rsid w:val="004B5EFF"/>
     <w:rsid w:val="004B6460"/>
     <w:rsid w:val="004B682B"/>
     <w:rsid w:val="004B6B25"/>
     <w:rsid w:val="004B7543"/>
     <w:rsid w:val="004C17B8"/>
     <w:rsid w:val="004C197A"/>
     <w:rsid w:val="004C664C"/>
     <w:rsid w:val="004C76EE"/>
     <w:rsid w:val="004D1972"/>
     <w:rsid w:val="004D6044"/>
     <w:rsid w:val="004D6244"/>
     <w:rsid w:val="004D6649"/>
     <w:rsid w:val="004E0139"/>
     <w:rsid w:val="004E422F"/>
     <w:rsid w:val="004E7201"/>
     <w:rsid w:val="004E7676"/>
     <w:rsid w:val="004F0C35"/>
     <w:rsid w:val="004F1F84"/>
     <w:rsid w:val="004F20C3"/>
     <w:rsid w:val="004F4282"/>
+    <w:rsid w:val="004F50A3"/>
     <w:rsid w:val="004F52BD"/>
     <w:rsid w:val="004F5EEF"/>
     <w:rsid w:val="004F7B95"/>
     <w:rsid w:val="00501B7C"/>
     <w:rsid w:val="00501C4D"/>
     <w:rsid w:val="00503492"/>
     <w:rsid w:val="005034B1"/>
     <w:rsid w:val="005063B8"/>
     <w:rsid w:val="005069F9"/>
     <w:rsid w:val="005077BC"/>
     <w:rsid w:val="00511221"/>
     <w:rsid w:val="00511224"/>
     <w:rsid w:val="00511312"/>
     <w:rsid w:val="00511811"/>
     <w:rsid w:val="005160AE"/>
     <w:rsid w:val="00516F9C"/>
     <w:rsid w:val="00517C3A"/>
     <w:rsid w:val="00522338"/>
     <w:rsid w:val="00523A1D"/>
     <w:rsid w:val="00524560"/>
     <w:rsid w:val="0052481B"/>
     <w:rsid w:val="0052519A"/>
     <w:rsid w:val="0052697C"/>
     <w:rsid w:val="00526D30"/>
     <w:rsid w:val="0052779D"/>
@@ -10980,50 +10840,51 @@
     <w:rsid w:val="00981024"/>
     <w:rsid w:val="009824E8"/>
     <w:rsid w:val="00983F9B"/>
     <w:rsid w:val="00984BA6"/>
     <w:rsid w:val="00985026"/>
     <w:rsid w:val="00985874"/>
     <w:rsid w:val="00985AC0"/>
     <w:rsid w:val="0098611A"/>
     <w:rsid w:val="00986181"/>
     <w:rsid w:val="009863A4"/>
     <w:rsid w:val="0098745F"/>
     <w:rsid w:val="00990868"/>
     <w:rsid w:val="009916CC"/>
     <w:rsid w:val="009916F9"/>
     <w:rsid w:val="00993EC7"/>
     <w:rsid w:val="00994C65"/>
     <w:rsid w:val="00995246"/>
     <w:rsid w:val="009A0190"/>
     <w:rsid w:val="009A04F2"/>
     <w:rsid w:val="009A0A54"/>
     <w:rsid w:val="009A14D2"/>
     <w:rsid w:val="009A1DA0"/>
     <w:rsid w:val="009A3C1D"/>
     <w:rsid w:val="009A3E57"/>
     <w:rsid w:val="009A4572"/>
+    <w:rsid w:val="009A4933"/>
     <w:rsid w:val="009A523A"/>
     <w:rsid w:val="009A5C61"/>
     <w:rsid w:val="009A5DE4"/>
     <w:rsid w:val="009A7B35"/>
     <w:rsid w:val="009B010B"/>
     <w:rsid w:val="009B1FCC"/>
     <w:rsid w:val="009B2EA0"/>
     <w:rsid w:val="009B34FE"/>
     <w:rsid w:val="009B50A0"/>
     <w:rsid w:val="009B5962"/>
     <w:rsid w:val="009B5C22"/>
     <w:rsid w:val="009C3170"/>
     <w:rsid w:val="009C376A"/>
     <w:rsid w:val="009C6BDD"/>
     <w:rsid w:val="009C6F08"/>
     <w:rsid w:val="009D100D"/>
     <w:rsid w:val="009D1FE4"/>
     <w:rsid w:val="009D2226"/>
     <w:rsid w:val="009D2FB5"/>
     <w:rsid w:val="009D35A8"/>
     <w:rsid w:val="009D455D"/>
     <w:rsid w:val="009D5690"/>
     <w:rsid w:val="009D5DC6"/>
     <w:rsid w:val="009D650A"/>
     <w:rsid w:val="009D6986"/>
@@ -13311,51 +13172,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2131436632">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlsr@univ-msila.dz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\abcom\Mes%20documents\&#1575;&#1604;&#1578;&#1617;&#1606;&#1586;&#1610;&#1604;&#1575;&#1578;\Article_Ang(1).dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -13628,89 +13489,89 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FC0E418-11CD-4BA7-81F4-D92AAA9F8348}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Article_Ang(1).dot</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1072</Words>
-  <Characters>6114</Characters>
+  <Words>1025</Words>
+  <Characters>5844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Article_Standard</vt:lpstr>
       <vt:lpstr>Article_Standard</vt:lpstr>
       <vt:lpstr>Article_Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7172</CharactersWithSpaces>
+  <CharactersWithSpaces>6856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3276917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://fulladdress/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6881330</vt:i4>
       </vt:variant>
       <vt:variant>