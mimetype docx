--- v0 (2026-02-04)
+++ v1 (2026-05-12)
@@ -1117,113 +1117,133 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E4AA9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E4AA9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>; size-12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E94AD7A" w14:textId="2DC563BC" w:rsidR="00C31BF2" w:rsidRDefault="00292445" w:rsidP="00C31BF2">
+    <w:p w14:paraId="7E94AD7A" w14:textId="2DC563BC" w:rsidR="00C31BF2" w:rsidRDefault="00820165" w:rsidP="00C31BF2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="091CB7D7">
-          <v:shape id="Resim 1" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:15.05pt;height:13.75pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="Resim 1" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:14.95pt;height:13.6pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00C31BF2" w:rsidRPr="000B4088">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C31BF2" w:rsidRPr="009D5221">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Authors’ ORCID ID</w:t>
       </w:r>
       <w:r w:rsidR="00C31BF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C31BF2" w:rsidRPr="0047342E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Link (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00314BCD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://orcid.org/" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AF4BC5" w:rsidRPr="004108CC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>https://orcid.org/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00C31BF2" w:rsidRPr="0047342E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8BCCF3" w14:textId="77777777" w:rsidR="00AF4BC5" w:rsidRPr="0047342E" w:rsidRDefault="00AF4BC5" w:rsidP="00C31BF2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28D01D1B" w14:textId="77777777" w:rsidR="00C31BF2" w:rsidRPr="0047342E" w:rsidRDefault="00C31BF2" w:rsidP="00C31BF2">
       <w:pPr>
         <w:bidi/>
@@ -3789,51 +3809,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BAB569" wp14:editId="29CE387D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>812165</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>241935</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3427095" cy="1792605"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="صورة 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="صورة 16"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3427095" cy="1792605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
@@ -4213,76 +4233,68 @@
       <w:r w:rsidRPr="009B5962">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>needs to summarize the content and purpose of the article. The conclusion of a research paper needs to summarize the content and purpose of the article. The conclusion of a research paper needs to summarize the content and purpose of the article. The conclusion of a research paper needs to summarize the content and purpose of the article.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019A6DA4" w14:textId="3D5193E3" w:rsidR="00C31BF2" w:rsidRPr="00631556" w:rsidRDefault="00C31BF2" w:rsidP="00C31BF2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631556">
-[...24 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00314BCD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5. Endnot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314BCD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6CD771" w14:textId="1AA64450" w:rsidR="00C31BF2" w:rsidRPr="0094692F" w:rsidRDefault="00C31BF2" w:rsidP="00C31BF2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7B22">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The notes and references are numbered sequentially as they appear in the text of the text, and they are written automatically and presented at the end of </w:t>
       </w:r>
@@ -4622,51 +4634,51 @@
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">author’s name (year), full title of the file, detailed web </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00940D0F">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>site :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00940D0F">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C01708">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://fulladdress</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00940D0F">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (consulted on day/month/year).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4EB9D4" w14:textId="77777777" w:rsidR="00C31BF2" w:rsidRPr="00940D0F" w:rsidRDefault="00C31BF2" w:rsidP="00C31BF2">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -5309,121 +5321,50 @@
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve">nvironmental </w:t>
       </w:r>
       <w:r w:rsidRPr="00163CBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00163CBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t>efugee</w:t>
-      </w:r>
-[...69 lines deleted...]
-        <w:t>jlsr@univ-msila.dz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D128A7" w14:textId="77777777" w:rsidR="00D35A97" w:rsidRDefault="00D35A97" w:rsidP="00C31BF2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38A85F0C" w14:textId="4D0F9D8A" w:rsidR="004A2733" w:rsidRPr="004A2733" w:rsidRDefault="004A2733" w:rsidP="00657B4B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
@@ -5567,171 +5508,191 @@
       </w:pPr>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="56"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="339A3320" wp14:editId="3DA81131">
             <wp:extent cx="173908" cy="284006"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Image2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="187045" cy="305459"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="56"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73A851F9" wp14:editId="1B5DC11C">
             <wp:extent cx="782726" cy="276115"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="Image3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Image3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="907171" cy="320014"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:sz w:val="56"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32632">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Licensed under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-[...32 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00820165">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00820165" w:rsidRPr="00314BCD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://creativecommons.org/licenses/by-sa/4.0/" \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00820165">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E32632">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Creative Commons Attribution-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32632">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ShareAlike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32632">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 International License</w:t>
+      </w:r>
+      <w:r w:rsidR="00820165">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="40E816B8" w14:textId="77777777" w:rsidR="00A101BE" w:rsidRDefault="00A101BE" w:rsidP="00657B4B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71CFB938" w14:textId="49018FA8" w:rsidR="00C31BF2" w:rsidRDefault="00C31BF2" w:rsidP="00657B4B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
@@ -5759,97 +5720,97 @@
           <w:kern w:val="2"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C7BAA75" w14:textId="77777777" w:rsidR="00C31BF2" w:rsidRDefault="00C31BF2" w:rsidP="00657B4B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C31BF2" w:rsidSect="00473442">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="9639" w:h="13608" w:code="9"/>
       <w:pgMar w:top="707" w:right="851" w:bottom="851" w:left="851" w:header="0" w:footer="731" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25DF34E2" w14:textId="77777777" w:rsidR="00D30FB4" w:rsidRPr="00B5001B" w:rsidRDefault="00D30FB4" w:rsidP="00B5001B">
+    <w:p w14:paraId="5092D527" w14:textId="77777777" w:rsidR="00820165" w:rsidRPr="00B5001B" w:rsidRDefault="00820165" w:rsidP="00B5001B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EFC8F80" w14:textId="77777777" w:rsidR="00D30FB4" w:rsidRDefault="00D30FB4"/>
+    <w:p w14:paraId="2C0817CE" w14:textId="77777777" w:rsidR="00820165" w:rsidRDefault="00820165"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15724040" w14:textId="77777777" w:rsidR="00D30FB4" w:rsidRPr="00B5001B" w:rsidRDefault="00D30FB4" w:rsidP="00B5001B">
+    <w:p w14:paraId="284C6C73" w14:textId="77777777" w:rsidR="00820165" w:rsidRPr="00B5001B" w:rsidRDefault="00820165" w:rsidP="00B5001B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B178DA6" w14:textId="77777777" w:rsidR="00D30FB4" w:rsidRDefault="00D30FB4"/>
+    <w:p w14:paraId="16E9379E" w14:textId="77777777" w:rsidR="00820165" w:rsidRDefault="00820165"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6026,64 +5987,64 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rtl/>
             <w:lang w:val="ar-SA"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7F9CDFBD" w14:textId="77777777" w:rsidR="00A5667A" w:rsidRDefault="00A5667A">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C94A071" w14:textId="77777777" w:rsidR="00D30FB4" w:rsidRDefault="00D30FB4">
+    <w:p w14:paraId="24287854" w14:textId="77777777" w:rsidR="00820165" w:rsidRDefault="00820165">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDBD8EE" w14:textId="77777777" w:rsidR="00D30FB4" w:rsidRDefault="00D30FB4"/>
+    <w:p w14:paraId="3F9CE72A" w14:textId="77777777" w:rsidR="00820165" w:rsidRDefault="00820165"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EF4A12D" w14:textId="77777777" w:rsidR="00D30FB4" w:rsidRDefault="00D30FB4">
+    <w:p w14:paraId="681049F1" w14:textId="77777777" w:rsidR="00820165" w:rsidRDefault="00820165">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D82CDD" w14:textId="77777777" w:rsidR="00D30FB4" w:rsidRDefault="00D30FB4"/>
+    <w:p w14:paraId="53F1A1B4" w14:textId="77777777" w:rsidR="00820165" w:rsidRDefault="00820165"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6325037C" w14:textId="43581730" w:rsidR="0095565D" w:rsidRDefault="0095565D" w:rsidP="008F3392">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:rPr>
         <w:rStyle w:val="longtext"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6C37988C" w14:textId="77777777" w:rsidR="00A20644" w:rsidRPr="00A20644" w:rsidRDefault="00A20644" w:rsidP="00A20644">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8917"/>
       </w:tabs>
       <w:jc w:val="center"/>
@@ -6791,51 +6752,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:18.8pt;height:17.55pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:19pt;height:17.65pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A9754F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="730858EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
@@ -9620,51 +9581,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
@@ -10072,50 +10033,51 @@
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1EE3"/>
     <w:rsid w:val="002F20DA"/>
     <w:rsid w:val="002F297A"/>
     <w:rsid w:val="002F2AB3"/>
     <w:rsid w:val="002F3166"/>
     <w:rsid w:val="002F3A6C"/>
     <w:rsid w:val="002F4015"/>
     <w:rsid w:val="002F523D"/>
     <w:rsid w:val="002F6739"/>
     <w:rsid w:val="00300D19"/>
     <w:rsid w:val="00301F06"/>
     <w:rsid w:val="00303040"/>
     <w:rsid w:val="00303122"/>
     <w:rsid w:val="0030460F"/>
     <w:rsid w:val="0030596B"/>
     <w:rsid w:val="00306232"/>
     <w:rsid w:val="0030627B"/>
     <w:rsid w:val="00306C45"/>
     <w:rsid w:val="003076FF"/>
     <w:rsid w:val="00310979"/>
     <w:rsid w:val="00310B43"/>
     <w:rsid w:val="00311424"/>
     <w:rsid w:val="003124E3"/>
     <w:rsid w:val="00313FBD"/>
+    <w:rsid w:val="00314BCD"/>
     <w:rsid w:val="00314EF5"/>
     <w:rsid w:val="00315098"/>
     <w:rsid w:val="0031538A"/>
     <w:rsid w:val="0031555F"/>
     <w:rsid w:val="00315946"/>
     <w:rsid w:val="00317AA2"/>
     <w:rsid w:val="00320F3F"/>
     <w:rsid w:val="00321784"/>
     <w:rsid w:val="00321A0C"/>
     <w:rsid w:val="00322E02"/>
     <w:rsid w:val="00323BA1"/>
     <w:rsid w:val="00323F6C"/>
     <w:rsid w:val="003245EC"/>
     <w:rsid w:val="00326242"/>
     <w:rsid w:val="00326A19"/>
     <w:rsid w:val="00327918"/>
     <w:rsid w:val="00327C50"/>
     <w:rsid w:val="00330788"/>
     <w:rsid w:val="00331705"/>
     <w:rsid w:val="0033191E"/>
     <w:rsid w:val="003319D6"/>
     <w:rsid w:val="00331DF1"/>
     <w:rsid w:val="00332489"/>
     <w:rsid w:val="0033336C"/>
     <w:rsid w:val="0033409A"/>
@@ -10751,50 +10713,51 @@
     <w:rsid w:val="007F534F"/>
     <w:rsid w:val="007F5A8E"/>
     <w:rsid w:val="007F5A9E"/>
     <w:rsid w:val="007F5DAE"/>
     <w:rsid w:val="007F6DDE"/>
     <w:rsid w:val="008009BF"/>
     <w:rsid w:val="00800D6D"/>
     <w:rsid w:val="00801C56"/>
     <w:rsid w:val="00802259"/>
     <w:rsid w:val="00803E10"/>
     <w:rsid w:val="00804AE8"/>
     <w:rsid w:val="00804E18"/>
     <w:rsid w:val="00806474"/>
     <w:rsid w:val="00807AF2"/>
     <w:rsid w:val="008100BE"/>
     <w:rsid w:val="00810589"/>
     <w:rsid w:val="00811C24"/>
     <w:rsid w:val="008131D3"/>
     <w:rsid w:val="00813EFE"/>
     <w:rsid w:val="00814548"/>
     <w:rsid w:val="00814A38"/>
     <w:rsid w:val="00814DF4"/>
     <w:rsid w:val="008160BB"/>
     <w:rsid w:val="008166AB"/>
     <w:rsid w:val="008179F0"/>
+    <w:rsid w:val="00820165"/>
     <w:rsid w:val="00820E8B"/>
     <w:rsid w:val="008217E2"/>
     <w:rsid w:val="008219F4"/>
     <w:rsid w:val="00825666"/>
     <w:rsid w:val="00825D4F"/>
     <w:rsid w:val="00827DDA"/>
     <w:rsid w:val="00827F34"/>
     <w:rsid w:val="00830DAF"/>
     <w:rsid w:val="00831828"/>
     <w:rsid w:val="00831BCA"/>
     <w:rsid w:val="008348B0"/>
     <w:rsid w:val="00834ECB"/>
     <w:rsid w:val="00835C30"/>
     <w:rsid w:val="00837ED6"/>
     <w:rsid w:val="008400BB"/>
     <w:rsid w:val="00840B82"/>
     <w:rsid w:val="00841C87"/>
     <w:rsid w:val="00842610"/>
     <w:rsid w:val="00842AF0"/>
     <w:rsid w:val="0084409E"/>
     <w:rsid w:val="00844E91"/>
     <w:rsid w:val="008451F7"/>
     <w:rsid w:val="008457AC"/>
     <w:rsid w:val="0084655D"/>
     <w:rsid w:val="0084698F"/>
@@ -13345,51 +13308,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2131436632">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fulladdress" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fulladdress" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\abcom\Mes%20documents\&#1575;&#1604;&#1578;&#1617;&#1606;&#1586;&#1610;&#1604;&#1575;&#1578;\Article_Ang(1).dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -13666,89 +13629,89 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B7A40AA-40F8-41B7-B33C-C13FEFB03005}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Article_Ang(1).dot</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>996</Words>
-  <Characters>5680</Characters>
+  <Words>954</Words>
+  <Characters>5438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Article_Standard</vt:lpstr>
       <vt:lpstr>Article_Standard</vt:lpstr>
       <vt:lpstr>Article_Standard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6663</CharactersWithSpaces>
+  <CharactersWithSpaces>6380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3276917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://fulladdress/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6881330</vt:i4>
       </vt:variant>
       <vt:variant>